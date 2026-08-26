--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -7,51 +7,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\FORMULAIRE\2025\FORMULAIRE FONDS (fgtp-petite-PADF)\Formulaire petite politique(rureaux et forestiers)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\FORMULAIRE\2026\Formulaires fonds (GTP-PADF-RURAUX FOREST)\RURAUX FORESTIER\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="120" yWindow="45" windowWidth="15480" windowHeight="11640"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId2"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913" calcOnSave="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G48" i="1" l="1"/>
   <c r="F48" i="1"/>
   <c r="F50" i="1" s="1"/>
   <c r="F49" i="1" l="1"/>
   <c r="F52" i="1" s="1"/>
   <c r="G50" i="1"/>
   <c r="G49" i="1"/>
   <c r="G52" i="1" l="1"/>
 </calcChain>
@@ -200,51 +200,51 @@
   <si>
     <t>MONTANT DE L'AIDE FINANCIÈRE CONFIRMÉE PAR VILLE DE LA TUQUE</t>
   </si>
   <si>
     <t>•  Tous autres documents pertinents.</t>
   </si>
   <si>
     <t>•  Une copie des factures payées;</t>
   </si>
   <si>
     <t>•  Localisation des travaux avec photos pendant et après la réalisation;</t>
   </si>
   <si>
     <t>1 de 2</t>
   </si>
   <si>
     <t>2 de 2</t>
   </si>
   <si>
     <t>•  Copies des chèques encaissés;</t>
   </si>
   <si>
     <t>Bénévolat</t>
   </si>
   <si>
-    <t>FORMULAIRE - 2025</t>
+    <t>FORMULAIRE - 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_ * #,##0.00_)\ &quot;$&quot;_ ;_ * \(#,##0.00\)\ &quot;$&quot;_ ;_ * &quot;-&quot;??_)\ &quot;$&quot;_ ;_ @_ "/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1238,52 +1238,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H130"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5:G5"/>
+    <sheetView tabSelected="1" topLeftCell="A52" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="N20" sqref="N20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="4" max="4" width="17.140625" customWidth="1"/>
     <col min="7" max="7" width="11.42578125" customWidth="1"/>
     <col min="8" max="8" width="0.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="E2" s="1"/>
       <c r="F2" s="64"/>
       <c r="G2" s="65"/>
       <c r="H2" s="2"/>
     </row>
     <row r="3" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="E3" s="1"/>
       <c r="F3" s="62" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="63"/>
       <c r="H3" s="2"/>
     </row>
     <row r="4" spans="1:8" ht="9" customHeight="1" x14ac:dyDescent="0.25"/>